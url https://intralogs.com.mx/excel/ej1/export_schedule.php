--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -14,727 +14,577 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="export_schedule" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>  </t>
   </si>
   <si>
     <t xml:space="preserve">EXPORT SCHEDULES </t>
   </si>
   <si>
     <t>WEEKLY SERVICE FROM ALTAMIRA TO ANTWERPEN</t>
   </si>
   <si>
     <t>WITHIN EMEA, USA AND CANADA</t>
   </si>
   <si>
     <t>VESSEL</t>
   </si>
   <si>
     <t>VOYAGE</t>
   </si>
   <si>
     <t>CLOSING DOC'S
 IMO</t>
   </si>
   <si>
     <t>CLOSING DOC'S
 GENERAL CARGO</t>
   </si>
   <si>
     <t>CLOSING CUSTOMS</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>T.T.</t>
   </si>
   <si>
-    <t>MSC SYDNEY VI</t>
-[...8 lines deleted...]
-    <t>NH639R</t>
+    <t>MAERSK CHICAGO</t>
+  </si>
+  <si>
+    <t>644E</t>
+  </si>
+  <si>
+    <t>ADAMS</t>
+  </si>
+  <si>
+    <t>645E</t>
+  </si>
+  <si>
+    <t>GSL MARIA</t>
+  </si>
+  <si>
+    <t>646E</t>
+  </si>
+  <si>
+    <t>MAERSK DANUBE</t>
+  </si>
+  <si>
+    <t>647E</t>
+  </si>
+  <si>
+    <t>MAERSK SENANG</t>
+  </si>
+  <si>
+    <t>648E</t>
+  </si>
+  <si>
+    <t>MAERSK FELIXSTOWE</t>
+  </si>
+  <si>
+    <t>649E</t>
+  </si>
+  <si>
+    <t>6* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO ANTWERPEN</t>
+  </si>
+  <si>
+    <t>5* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO BARCELONA</t>
+  </si>
+  <si>
+    <t>CONNECTIONS TO MOROCCO, PORTUGAL, TUNISIA, TURKEY AND SPAIN</t>
+  </si>
+  <si>
+    <t>ANTHEA Y</t>
+  </si>
+  <si>
+    <t>MG644E</t>
+  </si>
+  <si>
+    <t>MSC ATHOS</t>
+  </si>
+  <si>
+    <t>MG645E</t>
+  </si>
+  <si>
+    <t>MSC RIDA VIII</t>
+  </si>
+  <si>
+    <t>MG646E</t>
+  </si>
+  <si>
+    <t>MSC TIANSHAN</t>
+  </si>
+  <si>
+    <t>MG647E</t>
+  </si>
+  <si>
+    <t>4* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO BUENAVENTURA</t>
+  </si>
+  <si>
+    <t>ONE SERENITY</t>
+  </si>
+  <si>
+    <t>2639E</t>
+  </si>
+  <si>
+    <t>MSC PROCIDA</t>
+  </si>
+  <si>
+    <t>FZ641A</t>
+  </si>
+  <si>
+    <t>2* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO BUENOS AIRES</t>
+  </si>
+  <si>
+    <t>JAZAN</t>
+  </si>
+  <si>
+    <t>2644S</t>
+  </si>
+  <si>
+    <t>WIDE HOTEL</t>
+  </si>
+  <si>
+    <t>2645S</t>
+  </si>
+  <si>
+    <t>CAPE PIONEER</t>
+  </si>
+  <si>
+    <t>2647S</t>
+  </si>
+  <si>
+    <t>SANTA VANESSA</t>
+  </si>
+  <si>
+    <t>2648S</t>
+  </si>
+  <si>
+    <t>PALENA</t>
+  </si>
+  <si>
+    <t>2649S</t>
+  </si>
+  <si>
+    <t>DALIAN EXPRESS</t>
+  </si>
+  <si>
+    <t>2650S</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO BUSAN</t>
+  </si>
+  <si>
+    <t>CONNECTIONS WITHIN APAC</t>
+  </si>
+  <si>
+    <t>POSORJA EXPRESS</t>
+  </si>
+  <si>
+    <t>2633W</t>
+  </si>
+  <si>
+    <t>SEASPAN BRAVO</t>
+  </si>
+  <si>
+    <t>0104W</t>
+  </si>
+  <si>
+    <t>IQUIQUE EXPRESS</t>
+  </si>
+  <si>
+    <t>2636W</t>
+  </si>
+  <si>
+    <t>ONE SPARKLE</t>
+  </si>
+  <si>
+    <t>2637W</t>
+  </si>
+  <si>
+    <t>ONE SHINE</t>
+  </si>
+  <si>
+    <t>2638W</t>
+  </si>
+  <si>
+    <t>2639W</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO CALLAO</t>
+  </si>
+  <si>
+    <t>CONNECTIONS TO BOLIVIA AND USA</t>
+  </si>
+  <si>
+    <t>LIMA EXPRESS</t>
+  </si>
+  <si>
+    <t>BUENOS AIRES EXPRESS</t>
+  </si>
+  <si>
+    <t>2640E</t>
+  </si>
+  <si>
+    <t>HUMBOLDT EXPRESS</t>
+  </si>
+  <si>
+    <t>2641E</t>
+  </si>
+  <si>
+    <t>ONE SINCERITY</t>
+  </si>
+  <si>
+    <t>2643E</t>
+  </si>
+  <si>
+    <t>ONE SAPPHIRE</t>
+  </si>
+  <si>
+    <t>2644E</t>
+  </si>
+  <si>
+    <t>MONTEVIDEO EXPRESS</t>
+  </si>
+  <si>
+    <t>2645E</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO CARTAGENA</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO COLON FREE ZONE</t>
+  </si>
+  <si>
+    <t>CONNECTIONS WITHIN PANAMA AND DESTINATIONS IN CARIBBEAN AND CENTRAL AMERICA</t>
+  </si>
+  <si>
+    <t>MSC NORDEROOG F</t>
+  </si>
+  <si>
+    <t>PX643R</t>
+  </si>
+  <si>
+    <t>PX645R</t>
+  </si>
+  <si>
+    <t>PX647R</t>
+  </si>
+  <si>
+    <t>3* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO GUAYAQUIL</t>
+  </si>
+  <si>
+    <t>RDO ACE</t>
+  </si>
+  <si>
+    <t>2642E</t>
+  </si>
+  <si>
+    <t>ONE SYMPHONY</t>
+  </si>
+  <si>
+    <t>SEASPAN THAMES</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO HAMBURG</t>
+  </si>
+  <si>
+    <t>WITHIN EMEA</t>
+  </si>
+  <si>
+    <t>MSC NAMIBIA</t>
+  </si>
+  <si>
+    <t>NH643R</t>
+  </si>
+  <si>
+    <t>6486E</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM ALTAMIRA TO HAMBURG</t>
+  </si>
+  <si>
+    <t>EUROPE</t>
+  </si>
+  <si>
+    <t>NH644R</t>
+  </si>
+  <si>
+    <t>MSC UNITED VIII</t>
+  </si>
+  <si>
+    <t>NH645R</t>
+  </si>
+  <si>
+    <t>CONTI MAKALU</t>
+  </si>
+  <si>
+    <t>NH646R</t>
+  </si>
+  <si>
+    <t>MSC RANIA VIII</t>
+  </si>
+  <si>
+    <t>NH647R</t>
   </si>
   <si>
     <t>KLEVEN</t>
   </si>
   <si>
-    <t>NH640R</t>
-[...35 lines deleted...]
-    <t>CONNECTIONS TO MOROCCO, PORTUGAL, TUNISIA, TURKEY AND SPAIN</t>
+    <t>NH648R</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO HONG KONG</t>
+  </si>
+  <si>
+    <t>MSC CHIYO</t>
+  </si>
+  <si>
+    <t>FA640R</t>
+  </si>
+  <si>
+    <t>MSC JULIETTE</t>
+  </si>
+  <si>
+    <t>FA643R</t>
+  </si>
+  <si>
+    <t>MSC GIUSY</t>
+  </si>
+  <si>
+    <t>FA644R</t>
+  </si>
+  <si>
+    <t>MSC NOA ARIELA</t>
+  </si>
+  <si>
+    <t>FA644W</t>
+  </si>
+  <si>
+    <t>FORTNIGHTLY SERVICE FROM VERACRUZ TO MIAMI</t>
+  </si>
+  <si>
+    <t>651E</t>
+  </si>
+  <si>
+    <t>653E</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO MILANO</t>
+  </si>
+  <si>
+    <t>CONNECTIONS TO ITALY, JORDAN, MALTA, LIBYA, QATAR AND SAUDI ARABIA</t>
   </si>
   <si>
     <t>MSC JASPER VIII</t>
   </si>
   <si>
-    <t>MG638E</t>
-[...5 lines deleted...]
-    <t>MG639E</t>
+    <t>MG648E</t>
   </si>
   <si>
     <t>MSC ARICA</t>
   </si>
   <si>
-    <t>MG640E</t>
-[...233 lines deleted...]
-    <t>ONE SHINE</t>
+    <t>MG650E</t>
+  </si>
+  <si>
+    <t>FORTNIGHTLY SERVICE FROM VERACRUZ TO MONTEVIDEO</t>
+  </si>
+  <si>
+    <t>2646S</t>
+  </si>
+  <si>
+    <t>FORTNIGHTLY SERVICE FROM VERACRUZ TO PARANAGUA</t>
+  </si>
+  <si>
+    <t>WITHIN BRAZIL</t>
+  </si>
+  <si>
+    <t>MAERSK CHACHAI</t>
+  </si>
+  <si>
+    <t>644S</t>
+  </si>
+  <si>
+    <t>MAERSK PANGANI</t>
+  </si>
+  <si>
+    <t>646S</t>
+  </si>
+  <si>
+    <t>MSC YAMUNA VI</t>
+  </si>
+  <si>
+    <t>648S</t>
+  </si>
+  <si>
+    <t>FORTNIGHTLY SERVICE FROM ALTAMIRA TO PARANAGUA</t>
+  </si>
+  <si>
+    <t>FORTNIGHTLY SERVICE FROM PUERTO PROGRESO TO RIO HAINA</t>
+  </si>
+  <si>
+    <t>CONNECTIONS TO CARIBBEAN DESTINATIONS, USA AND GERMANY</t>
+  </si>
+  <si>
+    <t>ELBBRIDGE</t>
+  </si>
+  <si>
+    <t>0BRHDS1MA</t>
+  </si>
+  <si>
+    <t>1* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO RIO HAINA</t>
+  </si>
+  <si>
+    <t>MARTI CARIBS</t>
+  </si>
+  <si>
+    <t>V. 135S</t>
+  </si>
+  <si>
+    <t>CONTSHIP ART</t>
+  </si>
+  <si>
+    <t>V. 218S</t>
+  </si>
+  <si>
+    <t>X-PRESS MOY</t>
+  </si>
+  <si>
+    <t>81 S</t>
+  </si>
+  <si>
+    <t>136 S</t>
+  </si>
+  <si>
+    <t>219 S</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO SAN JOSE</t>
+  </si>
+  <si>
+    <t>CENTRAL AMERICA</t>
+  </si>
+  <si>
+    <t>135S</t>
+  </si>
+  <si>
+    <t>218S</t>
+  </si>
+  <si>
+    <t>81S</t>
+  </si>
+  <si>
+    <t>136S</t>
+  </si>
+  <si>
+    <t>82S</t>
+  </si>
+  <si>
+    <t>137S</t>
+  </si>
+  <si>
+    <t>7* FOR BOOKING REQUESTS PLEASE CONTACT bookingsexpo@interteam.com.mx</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM ALTAMIRA TO SANTOS</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM VERACRUZ TO SANTOS</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO SHANGHAI PT</t>
+  </si>
+  <si>
+    <t>CONNECTIONS TO CHINA</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO SINGAPORE</t>
+  </si>
+  <si>
+    <t>CONNECTIONS WITHIN APAC, AUSTRALIA AND NEW ZEALAND</t>
+  </si>
+  <si>
+    <t>MSC VIRGO</t>
+  </si>
+  <si>
+    <t>FA641R</t>
+  </si>
+  <si>
+    <t>WEEKLY SERVICE FROM MANZANILLO TO VALPARAISO</t>
+  </si>
+  <si>
+    <t>BUENAVENTURA EXPRESS</t>
   </si>
   <si>
     <t>2638E</t>
-  </si>
-[...328 lines deleted...]
-    <t>0800-085W</t>
   </si>
   <si>
     <t>OFICINAS EN PUERTO PARA DOCUMENTAR CARGAS</t>
   </si>
   <si>
     <t>VERACRUZ</t>
   </si>
   <si>
     <t>LOGISTICA PORTUARIA DE VERACRUZ (LPV)</t>
   </si>
   <si>
     <t>CONTACTO: CECILIA SANCHEZ / RUBEN VALERIO</t>
   </si>
   <si>
     <t>TELEFONO: 01-229-932-41-11</t>
   </si>
   <si>
     <t>CORREO ELECTRONICO: lpv.doc@lpver.com</t>
   </si>
   <si>
     <t>ALTAMIRA</t>
   </si>
   <si>
     <t>LOGISTICA PORTUARIA DE ALTAMIRA (LPA)</t>
   </si>
@@ -979,51 +829,51 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02210bff4080fd076a00a189567269fe1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9161d5fb88684e9703546ee8e51742.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4e132b1189cd541b5b6efd0f5857e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb99664feefe5db8cda6380bedf1012.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>247390</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28277</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1476375" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1333,62 +1183,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookingsexpo@interteam.com.mx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H318"/>
+  <dimension ref="A1:H264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="115" zoomScaleNormal="115" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A318" sqref="A318"/>
+      <selection activeCell="A264" sqref="A264"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.7109375" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.28515625" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.5703125" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.5703125" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="15">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="15">
@@ -1466,5843 +1316,4707 @@
       <c r="G10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="15.75">
       <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="11"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="15.75">
       <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="15">
-        <v>46275</v>
+        <v>46316</v>
       </c>
       <c r="D12" s="15">
-        <v>46276</v>
+        <v>46317</v>
       </c>
       <c r="E12" s="15">
-        <v>46280</v>
+        <v>46321</v>
       </c>
       <c r="F12" s="15">
-        <v>46287</v>
+        <v>46326</v>
       </c>
       <c r="G12" s="15">
-        <v>46317</v>
+        <v>46350</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="15">
-        <v>46283</v>
+        <v>46323</v>
       </c>
       <c r="D13" s="15">
-        <v>46286</v>
+        <v>46324</v>
       </c>
       <c r="E13" s="15">
-        <v>46288</v>
+        <v>46328</v>
       </c>
       <c r="F13" s="15">
-        <v>46294</v>
+        <v>46333</v>
       </c>
       <c r="G13" s="15">
-        <v>46324</v>
+        <v>46357</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="15">
-        <v>46290</v>
+        <v>46330</v>
       </c>
       <c r="D14" s="15">
-        <v>46293</v>
+        <v>46331</v>
       </c>
       <c r="E14" s="15">
-        <v>46295</v>
+        <v>46335</v>
       </c>
       <c r="F14" s="15">
-        <v>46301</v>
+        <v>46340</v>
       </c>
       <c r="G14" s="15">
-        <v>46331</v>
+        <v>46364</v>
       </c>
       <c r="H14" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="15">
-        <v>46297</v>
+        <v>46336</v>
       </c>
       <c r="D15" s="15">
-        <v>46300</v>
+        <v>46337</v>
       </c>
       <c r="E15" s="15">
-        <v>46302</v>
+        <v>46340</v>
       </c>
       <c r="F15" s="15">
-        <v>46308</v>
+        <v>46347</v>
       </c>
       <c r="G15" s="15">
-        <v>46338</v>
+        <v>46371</v>
       </c>
       <c r="H15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B16"/>
-[...5 lines deleted...]
-      <c r="H16"/>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="15">
+        <v>46344</v>
+      </c>
+      <c r="D16" s="15">
+        <v>46345</v>
+      </c>
+      <c r="E16" s="15">
+        <v>46349</v>
+      </c>
+      <c r="F16" s="15">
+        <v>46354</v>
+      </c>
+      <c r="G16" s="15">
+        <v>46378</v>
+      </c>
+      <c r="H16" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="15">
+        <v>46351</v>
+      </c>
+      <c r="D17" s="15">
+        <v>46352</v>
+      </c>
+      <c r="E17" s="15">
+        <v>46356</v>
+      </c>
+      <c r="F17" s="15">
+        <v>46361</v>
+      </c>
+      <c r="G17" s="15">
+        <v>46385</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A19" s="12" t="s">
+      <c r="A18" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="13"/>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="12"/>
-[...8 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="14"/>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C22" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D22" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="5" t="s">
+      <c r="E22" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F20" s="5" t="s">
+      <c r="F22" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G20" s="5" t="s">
+      <c r="G22" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H20" s="5" t="s">
+      <c r="H22" s="5" t="s">
         <v>11</v>
-      </c>
-[...50 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C23" s="15">
-        <v>46289</v>
+        <v>46311</v>
       </c>
       <c r="D23" s="15">
-        <v>46290</v>
+        <v>46314</v>
       </c>
       <c r="E23" s="15">
-        <v>46294</v>
+        <v>46317</v>
       </c>
       <c r="F23" s="15">
-        <v>46299</v>
+        <v>46323</v>
       </c>
       <c r="G23" s="15">
-        <v>46333</v>
+        <v>46357</v>
       </c>
       <c r="H23" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C24" s="15">
-        <v>46296</v>
+        <v>46318</v>
       </c>
       <c r="D24" s="15">
-        <v>46297</v>
+        <v>46321</v>
       </c>
       <c r="E24" s="15">
-        <v>46301</v>
+        <v>46324</v>
       </c>
       <c r="F24" s="15">
-        <v>46306</v>
+        <v>46330</v>
       </c>
       <c r="G24" s="15">
-        <v>46340</v>
+        <v>46364</v>
       </c>
       <c r="H24" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C25" s="15">
-        <v>46303</v>
+        <v>46325</v>
       </c>
       <c r="D25" s="15">
-        <v>46304</v>
+        <v>46328</v>
       </c>
       <c r="E25" s="15">
-        <v>46308</v>
+        <v>46331</v>
       </c>
       <c r="F25" s="15">
-        <v>46313</v>
+        <v>46337</v>
       </c>
       <c r="G25" s="15">
-        <v>46347</v>
+        <v>46371</v>
       </c>
       <c r="H25" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="15">
+        <v>46332</v>
+      </c>
+      <c r="D26" s="15">
+        <v>46335</v>
+      </c>
+      <c r="E26" s="15">
+        <v>46337</v>
+      </c>
+      <c r="F26" s="15">
+        <v>46344</v>
+      </c>
+      <c r="G26" s="15">
+        <v>46378</v>
+      </c>
+      <c r="H26" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="15">
+        <v>46339</v>
+      </c>
+      <c r="D27" s="15">
+        <v>46343</v>
+      </c>
+      <c r="E27" s="15">
+        <v>46345</v>
+      </c>
+      <c r="F27" s="15">
+        <v>46351</v>
+      </c>
+      <c r="G27" s="15">
+        <v>46385</v>
+      </c>
+      <c r="H27" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="15">
-[...19 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B27"/>
-[...8 lines deleted...]
-      <c r="A29" s="10" t="s">
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="13"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="10"/>
-[...20 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="14"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="5" t="s">
+      <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="C32" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D32" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="5" t="s">
+      <c r="E32" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F31" s="5" t="s">
+      <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G31" s="5" t="s">
+      <c r="G32" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H31" s="5" t="s">
+      <c r="H32" s="5" t="s">
         <v>11</v>
-      </c>
-[...24 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C33" s="15">
-        <v>46280</v>
+        <v>46316</v>
       </c>
       <c r="D33" s="15">
-        <v>46282</v>
+        <v>46317</v>
       </c>
       <c r="E33" s="15">
-        <v>46286</v>
+        <v>46321</v>
       </c>
       <c r="F33" s="15">
-        <v>46291</v>
+        <v>46326</v>
       </c>
       <c r="G33" s="15">
-        <v>46318</v>
+        <v>46353</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C34" s="15">
-        <v>46289</v>
+        <v>46323</v>
       </c>
       <c r="D34" s="15">
-        <v>46290</v>
+        <v>46324</v>
       </c>
       <c r="E34" s="15">
-        <v>46294</v>
+        <v>46328</v>
       </c>
       <c r="F34" s="15">
-        <v>46299</v>
+        <v>46333</v>
       </c>
       <c r="G34" s="15">
-        <v>46326</v>
+        <v>46360</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C35" s="15">
-        <v>46296</v>
+        <v>46330</v>
       </c>
       <c r="D35" s="15">
-        <v>46297</v>
+        <v>46331</v>
       </c>
       <c r="E35" s="15">
-        <v>46299</v>
+        <v>46335</v>
       </c>
       <c r="F35" s="15">
-        <v>46305</v>
+        <v>46340</v>
       </c>
       <c r="G35" s="15">
-        <v>46332</v>
+        <v>46367</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="15">
+        <v>46336</v>
+      </c>
+      <c r="D36" s="15">
+        <v>46337</v>
+      </c>
+      <c r="E36" s="15">
+        <v>46339</v>
+      </c>
+      <c r="F36" s="15">
+        <v>46347</v>
+      </c>
+      <c r="G36" s="15">
+        <v>46374</v>
+      </c>
+      <c r="H36" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="13"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="C36" s="15">
-[...19 lines deleted...]
-      <c r="A37" s="4" t="s">
+      <c r="B41" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="4" t="s">
-[...68 lines deleted...]
-        <v>11</v>
+      <c r="C41" s="15">
+        <v>46315</v>
+      </c>
+      <c r="D41" s="15">
+        <v>46316</v>
+      </c>
+      <c r="E41" s="15">
+        <v>46321</v>
+      </c>
+      <c r="F41" s="15">
+        <v>46328</v>
+      </c>
+      <c r="G41" s="15">
+        <v>46336</v>
+      </c>
+      <c r="H41" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="15">
+        <v>46329</v>
+      </c>
+      <c r="D42" s="15">
+        <v>46330</v>
+      </c>
+      <c r="E42" s="15">
+        <v>46332</v>
+      </c>
+      <c r="F42" s="15">
+        <v>46342</v>
+      </c>
+      <c r="G42" s="15">
+        <v>46350</v>
+      </c>
+      <c r="H42" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C42" s="15">
-[...19 lines deleted...]
-      <c r="A43" s="4" t="s">
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="13"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B47" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C43" s="15">
-[...19 lines deleted...]
-      <c r="A44" s="4" t="s">
+      <c r="C47" s="15">
+        <v>46314</v>
+      </c>
+      <c r="D47" s="15">
+        <v>46315</v>
+      </c>
+      <c r="E47" s="15">
+        <v>46318</v>
+      </c>
+      <c r="F47" s="15">
+        <v>46324</v>
+      </c>
+      <c r="G47" s="15">
+        <v>46366</v>
+      </c>
+      <c r="H47" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="B48" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C44" s="15">
-[...65 lines deleted...]
-        <v>11</v>
+      <c r="C48" s="15">
+        <v>46321</v>
+      </c>
+      <c r="D48" s="15">
+        <v>46322</v>
+      </c>
+      <c r="E48" s="15">
+        <v>46325</v>
+      </c>
+      <c r="F48" s="15">
+        <v>46331</v>
+      </c>
+      <c r="G48" s="15">
+        <v>46373</v>
+      </c>
+      <c r="H48" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C49" s="15">
-        <v>46269</v>
+        <v>46332</v>
       </c>
       <c r="D49" s="15">
-        <v>46272</v>
+        <v>46335</v>
       </c>
       <c r="E49" s="15">
-        <v>46275</v>
+        <v>46338</v>
       </c>
       <c r="F49" s="15">
-        <v>46282</v>
+        <v>46345</v>
       </c>
       <c r="G49" s="15">
-        <v>46316</v>
+        <v>46379</v>
       </c>
       <c r="H49" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C50" s="15">
-        <v>46276</v>
+        <v>46349</v>
       </c>
       <c r="D50" s="15">
-        <v>46279</v>
+        <v>46350</v>
       </c>
       <c r="E50" s="15">
-        <v>46283</v>
+        <v>46353</v>
       </c>
       <c r="F50" s="15">
-        <v>46289</v>
+        <v>46359</v>
       </c>
       <c r="G50" s="15">
-        <v>46323</v>
+        <v>46394</v>
       </c>
       <c r="H50" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C51" s="15">
-        <v>46283</v>
+        <v>46349</v>
       </c>
       <c r="D51" s="15">
-        <v>46286</v>
+        <v>46350</v>
       </c>
       <c r="E51" s="15">
-        <v>46289</v>
+        <v>46353</v>
       </c>
       <c r="F51" s="15">
-        <v>46295</v>
+        <v>46359</v>
       </c>
       <c r="G51" s="15">
-        <v>46329</v>
+        <v>46401</v>
       </c>
       <c r="H51" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="15">
+        <v>46356</v>
+      </c>
+      <c r="D52" s="15">
+        <v>46357</v>
+      </c>
+      <c r="E52" s="15">
+        <v>46360</v>
+      </c>
+      <c r="F52" s="15">
+        <v>46366</v>
+      </c>
+      <c r="G52" s="15">
+        <v>46408</v>
+      </c>
+      <c r="H52" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="B55" s="10"/>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="10"/>
+      <c r="H55" s="13"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="C52" s="15">
-[...66 lines deleted...]
-      <c r="H56" s="13"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="14"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C58" s="15">
-        <v>46299</v>
+        <v>46311</v>
       </c>
       <c r="D58" s="15">
-        <v>46300</v>
+        <v>46314</v>
       </c>
       <c r="E58" s="15">
-        <v>46303</v>
+        <v>46317</v>
       </c>
       <c r="F58" s="15">
-        <v>46309</v>
+        <v>46326</v>
       </c>
       <c r="G58" s="15">
-        <v>46331</v>
+        <v>46345</v>
       </c>
       <c r="H58" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C59" s="15">
-        <v>46310</v>
+        <v>46324</v>
       </c>
       <c r="D59" s="15">
-        <v>46311</v>
+        <v>46325</v>
       </c>
       <c r="E59" s="15">
-        <v>46314</v>
+        <v>46329</v>
       </c>
       <c r="F59" s="15">
-        <v>46320</v>
+        <v>46335</v>
       </c>
       <c r="G59" s="15">
-        <v>46338</v>
+        <v>46360</v>
       </c>
       <c r="H59" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B60" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="15">
+        <v>46329</v>
+      </c>
+      <c r="D60" s="15">
+        <v>46330</v>
+      </c>
+      <c r="E60" s="15">
+        <v>46332</v>
+      </c>
+      <c r="F60" s="15">
+        <v>46339</v>
+      </c>
+      <c r="G60" s="15">
+        <v>46364</v>
+      </c>
+      <c r="H60" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="C60" s="15">
-[...11 lines deleted...]
-      <c r="G60" s="15">
+      <c r="B61" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C61" s="15">
+        <v>46332</v>
+      </c>
+      <c r="D61" s="15">
+        <v>46335</v>
+      </c>
+      <c r="E61" s="15">
+        <v>46338</v>
+      </c>
+      <c r="F61" s="15">
         <v>46345</v>
       </c>
-      <c r="H60" s="4">
-[...13 lines deleted...]
-      <c r="H61"/>
+      <c r="G61" s="15">
+        <v>46370</v>
+      </c>
+      <c r="H61" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C62" s="15">
+        <v>46342</v>
+      </c>
+      <c r="D62" s="15">
+        <v>46343</v>
+      </c>
+      <c r="E62" s="15">
+        <v>46346</v>
+      </c>
+      <c r="F62" s="15">
+        <v>46352</v>
+      </c>
+      <c r="G62" s="15">
+        <v>46377</v>
+      </c>
+      <c r="H62" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H63" s="13"/>
+      <c r="A63" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C63" s="15">
+        <v>46350</v>
+      </c>
+      <c r="D63" s="15">
+        <v>46351</v>
+      </c>
+      <c r="E63" s="15">
+        <v>46353</v>
+      </c>
+      <c r="F63" s="15">
+        <v>46360</v>
+      </c>
+      <c r="G63" s="15">
+        <v>46385</v>
+      </c>
+      <c r="H63" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="12" t="s">
-[...11 lines deleted...]
-      <c r="A65" s="5" t="s">
+      <c r="A64" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64"/>
+      <c r="D64"/>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B66" s="10"/>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="13"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B67" s="12"/>
+      <c r="C67" s="12"/>
+      <c r="D67" s="12"/>
+      <c r="E67" s="12"/>
+      <c r="F67" s="12"/>
+      <c r="G67" s="12"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="5" t="s">
+      <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C65" s="5" t="s">
+      <c r="C68" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="D68" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E65" s="5" t="s">
+      <c r="E68" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F65" s="5" t="s">
+      <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G65" s="5" t="s">
+      <c r="G68" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H65" s="5" t="s">
+      <c r="H68" s="5" t="s">
         <v>11</v>
-      </c>
-[...76 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" s="15">
+        <v>46314</v>
+      </c>
+      <c r="D69" s="15">
+        <v>46315</v>
+      </c>
+      <c r="E69" s="15">
+        <v>46317</v>
+      </c>
+      <c r="F69" s="15">
+        <v>46326</v>
+      </c>
+      <c r="G69" s="15">
+        <v>46336</v>
+      </c>
+      <c r="H69" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B69" s="4" t="s">
+      <c r="B70" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="C69" s="15">
-[...28 lines deleted...]
-      <c r="H70"/>
+      <c r="C70" s="15">
+        <v>46323</v>
+      </c>
+      <c r="D70" s="15">
+        <v>46324</v>
+      </c>
+      <c r="E70" s="15">
+        <v>46328</v>
+      </c>
+      <c r="F70" s="15">
+        <v>46333</v>
+      </c>
+      <c r="G70" s="15">
+        <v>46349</v>
+      </c>
+      <c r="H70" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C71" s="15">
+        <v>46330</v>
+      </c>
+      <c r="D71" s="15">
+        <v>46331</v>
+      </c>
+      <c r="E71" s="15">
+        <v>46335</v>
+      </c>
+      <c r="F71" s="15">
+        <v>46343</v>
+      </c>
+      <c r="G71" s="15">
+        <v>46353</v>
+      </c>
+      <c r="H71" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H72" s="13"/>
+      <c r="A72" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="15">
+        <v>46344</v>
+      </c>
+      <c r="D72" s="15">
+        <v>46345</v>
+      </c>
+      <c r="E72" s="15">
+        <v>46349</v>
+      </c>
+      <c r="F72" s="15">
+        <v>46354</v>
+      </c>
+      <c r="G72" s="15">
+        <v>46364</v>
+      </c>
+      <c r="H72" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H73" s="14"/>
+      <c r="A73" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="15">
+        <v>46350</v>
+      </c>
+      <c r="D73" s="15">
+        <v>46351</v>
+      </c>
+      <c r="E73" s="15">
+        <v>46353</v>
+      </c>
+      <c r="F73" s="15">
+        <v>46360</v>
+      </c>
+      <c r="G73" s="15">
+        <v>46370</v>
+      </c>
+      <c r="H73" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="5" t="s">
+      <c r="A74" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C74" s="15">
+        <v>46358</v>
+      </c>
+      <c r="D74" s="15">
+        <v>46359</v>
+      </c>
+      <c r="E74" s="15">
+        <v>46363</v>
+      </c>
+      <c r="F74" s="15">
+        <v>46368</v>
+      </c>
+      <c r="G74" s="15">
+        <v>46378</v>
+      </c>
+      <c r="H74" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B75"/>
+      <c r="C75"/>
+      <c r="D75"/>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="10"/>
+      <c r="C77" s="10"/>
+      <c r="D77" s="10"/>
+      <c r="E77" s="10"/>
+      <c r="F77" s="10"/>
+      <c r="G77" s="10"/>
+      <c r="H77" s="13"/>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B74" s="5" t="s">
+      <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C74" s="5" t="s">
+      <c r="C78" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D74" s="5" t="s">
+      <c r="D78" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E74" s="5" t="s">
+      <c r="E78" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F74" s="5" t="s">
+      <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G74" s="5" t="s">
+      <c r="G78" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H74" s="5" t="s">
+      <c r="H78" s="5" t="s">
         <v>11</v>
-      </c>
-[...102 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="C79" s="15">
-        <v>46296</v>
+        <v>46315</v>
       </c>
       <c r="D79" s="15">
-        <v>46297</v>
+        <v>46316</v>
       </c>
       <c r="E79" s="15">
-        <v>46301</v>
+        <v>46318</v>
       </c>
       <c r="F79" s="15">
-        <v>46308</v>
+        <v>46324</v>
       </c>
       <c r="G79" s="15">
-        <v>46318</v>
+        <v>46342</v>
       </c>
       <c r="H79" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C80" s="15">
+        <v>46322</v>
+      </c>
+      <c r="D80" s="15">
+        <v>46323</v>
+      </c>
+      <c r="E80" s="15">
+        <v>46325</v>
+      </c>
+      <c r="F80" s="15">
+        <v>46331</v>
+      </c>
+      <c r="G80" s="15">
+        <v>46349</v>
+      </c>
+      <c r="H80" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C81" s="15">
+        <v>46335</v>
+      </c>
+      <c r="D81" s="15">
+        <v>46336</v>
+      </c>
+      <c r="E81" s="15">
+        <v>46338</v>
+      </c>
+      <c r="F81" s="15">
+        <v>46345</v>
+      </c>
+      <c r="G81" s="15">
+        <v>46363</v>
+      </c>
+      <c r="H81" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C82" s="15">
+        <v>46343</v>
+      </c>
+      <c r="D82" s="15">
+        <v>46344</v>
+      </c>
+      <c r="E82" s="15">
+        <v>46346</v>
+      </c>
+      <c r="F82" s="15">
+        <v>46352</v>
+      </c>
+      <c r="G82" s="15">
+        <v>46370</v>
+      </c>
+      <c r="H82" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B83"/>
+      <c r="C83"/>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="10"/>
+      <c r="H85" s="13"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="B80" s="4" t="s">
-[...46 lines deleted...]
-      <c r="A84" s="5" t="s">
+      <c r="B86" s="12"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="12"/>
+      <c r="G86" s="12"/>
+      <c r="H86" s="14"/>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B84" s="5" t="s">
+      <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C84" s="5" t="s">
+      <c r="C87" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D84" s="5" t="s">
+      <c r="D87" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E84" s="5" t="s">
+      <c r="E87" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F84" s="5" t="s">
+      <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G84" s="5" t="s">
+      <c r="G87" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H84" s="5" t="s">
+      <c r="H87" s="5" t="s">
         <v>11</v>
-      </c>
-[...76 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C88" s="15">
-        <v>46283</v>
+        <v>46325</v>
       </c>
       <c r="D88" s="15">
-        <v>46286</v>
+        <v>46326</v>
       </c>
       <c r="E88" s="15">
-        <v>46289</v>
+        <v>46329</v>
       </c>
       <c r="F88" s="15">
-        <v>46296</v>
+        <v>46342</v>
       </c>
       <c r="G88" s="15">
-        <v>46314</v>
+        <v>46346</v>
       </c>
       <c r="H88" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="16" t="s">
-[...8 lines deleted...]
-      <c r="H89"/>
+      <c r="A89" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89" s="15">
+        <v>46336</v>
+      </c>
+      <c r="D89" s="15">
+        <v>46337</v>
+      </c>
+      <c r="E89" s="15">
+        <v>46339</v>
+      </c>
+      <c r="F89" s="15">
+        <v>46346</v>
+      </c>
+      <c r="G89" s="15">
+        <v>46352</v>
+      </c>
+      <c r="H89" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C90" s="15">
+        <v>46347</v>
+      </c>
+      <c r="D90" s="15">
+        <v>46349</v>
+      </c>
+      <c r="E90" s="15">
+        <v>46351</v>
+      </c>
+      <c r="F90" s="15">
+        <v>46357</v>
+      </c>
+      <c r="G90" s="15">
+        <v>46363</v>
+      </c>
+      <c r="H90" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="10" t="s">
-[...20 lines deleted...]
-      <c r="H92" s="14"/>
+      <c r="A91" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B91"/>
+      <c r="C91"/>
+      <c r="D91"/>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="5" t="s">
+      <c r="A93" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B93" s="10"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+      <c r="E93" s="10"/>
+      <c r="F93" s="10"/>
+      <c r="G93" s="10"/>
+      <c r="H93" s="13"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B93" s="5" t="s">
+      <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C93" s="5" t="s">
+      <c r="C94" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D93" s="5" t="s">
+      <c r="D94" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E93" s="5" t="s">
+      <c r="E94" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F93" s="5" t="s">
+      <c r="F94" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G93" s="5" t="s">
+      <c r="G94" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H93" s="5" t="s">
+      <c r="H94" s="5" t="s">
         <v>11</v>
-      </c>
-[...24 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C95" s="15">
+        <v>46317</v>
+      </c>
+      <c r="D95" s="15">
+        <v>46318</v>
+      </c>
+      <c r="E95" s="15">
+        <v>46322</v>
+      </c>
+      <c r="F95" s="15">
+        <v>46329</v>
+      </c>
+      <c r="G95" s="15">
+        <v>46344</v>
+      </c>
+      <c r="H95" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C96" s="15">
+        <v>46330</v>
+      </c>
+      <c r="D96" s="15">
+        <v>46331</v>
+      </c>
+      <c r="E96" s="15">
+        <v>46335</v>
+      </c>
+      <c r="F96" s="15">
+        <v>46342</v>
+      </c>
+      <c r="G96" s="15">
+        <v>46357</v>
+      </c>
+      <c r="H96" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C97" s="15">
+        <v>46338</v>
+      </c>
+      <c r="D97" s="15">
+        <v>46339</v>
+      </c>
+      <c r="E97" s="15">
+        <v>46342</v>
+      </c>
+      <c r="F97" s="15">
+        <v>46349</v>
+      </c>
+      <c r="G97" s="15">
+        <v>46364</v>
+      </c>
+      <c r="H97" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C98" s="15">
+        <v>46346</v>
+      </c>
+      <c r="D98" s="15">
+        <v>46347</v>
+      </c>
+      <c r="E98" s="15">
+        <v>46350</v>
+      </c>
+      <c r="F98" s="15">
+        <v>46356</v>
+      </c>
+      <c r="G98" s="15">
+        <v>46371</v>
+      </c>
+      <c r="H98" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C99" s="15">
+        <v>46353</v>
+      </c>
+      <c r="D99" s="15">
+        <v>46354</v>
+      </c>
+      <c r="E99" s="15">
+        <v>46357</v>
+      </c>
+      <c r="F99" s="15">
+        <v>46363</v>
+      </c>
+      <c r="G99" s="15">
+        <v>46378</v>
+      </c>
+      <c r="H99" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B100"/>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="B102" s="10"/>
+      <c r="C102" s="10"/>
+      <c r="D102" s="10"/>
+      <c r="E102" s="10"/>
+      <c r="F102" s="10"/>
+      <c r="G102" s="10"/>
+      <c r="H102" s="13"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B103" s="12"/>
+      <c r="C103" s="12"/>
+      <c r="D103" s="12"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="12"/>
+      <c r="G103" s="12"/>
+      <c r="H103" s="14"/>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="B105" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="C95" s="15">
-[...96 lines deleted...]
-      <c r="F101" s="15">
+      <c r="C105" s="15">
         <v>46310</v>
       </c>
-      <c r="G101" s="15">
+      <c r="D105" s="15">
+        <v>46311</v>
+      </c>
+      <c r="E105" s="15">
         <v>46316</v>
       </c>
-      <c r="H101" s="4">
-[...10 lines deleted...]
-      <c r="C102" s="15">
+      <c r="F105" s="15">
+        <v>46322</v>
+      </c>
+      <c r="G105" s="15">
+        <v>46362</v>
+      </c>
+      <c r="H105" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" s="15">
+        <v>46311</v>
+      </c>
+      <c r="D106" s="15">
+        <v>46314</v>
+      </c>
+      <c r="E106" s="15">
+        <v>46317</v>
+      </c>
+      <c r="F106" s="15">
+        <v>46323</v>
+      </c>
+      <c r="G106" s="15">
+        <v>46356</v>
+      </c>
+      <c r="H106" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" s="15">
         <v>46318</v>
       </c>
-      <c r="D102" s="15">
+      <c r="D107" s="15">
         <v>46321</v>
       </c>
-      <c r="E102" s="15">
-[...85 lines deleted...]
-        <v>11</v>
+      <c r="E107" s="15">
+        <v>46324</v>
+      </c>
+      <c r="F107" s="15">
+        <v>46330</v>
+      </c>
+      <c r="G107" s="15">
+        <v>46363</v>
+      </c>
+      <c r="H107" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="C108" s="15">
-        <v>46267</v>
+        <v>46325</v>
       </c>
       <c r="D108" s="15">
-        <v>46268</v>
+        <v>46328</v>
       </c>
       <c r="E108" s="15">
-        <v>46272</v>
+        <v>46331</v>
       </c>
       <c r="F108" s="15">
-        <v>46279</v>
+        <v>46337</v>
       </c>
       <c r="G108" s="15">
-        <v>46294</v>
+        <v>46370</v>
       </c>
       <c r="H108" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="C109" s="15">
-        <v>46273</v>
+        <v>46331</v>
       </c>
       <c r="D109" s="15">
-        <v>46274</v>
+        <v>46332</v>
       </c>
       <c r="E109" s="15">
-        <v>46276</v>
+        <v>46337</v>
       </c>
       <c r="F109" s="15">
-        <v>46286</v>
+        <v>46344</v>
       </c>
       <c r="G109" s="15">
-        <v>46301</v>
+        <v>46377</v>
       </c>
       <c r="H109" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="C110" s="15">
-        <v>46280</v>
+        <v>46339</v>
       </c>
       <c r="D110" s="15">
-        <v>46282</v>
+        <v>46343</v>
       </c>
       <c r="E110" s="15">
-        <v>46286</v>
+        <v>46345</v>
       </c>
       <c r="F110" s="15">
-        <v>46293</v>
+        <v>46351</v>
       </c>
       <c r="G110" s="15">
-        <v>46308</v>
+        <v>46384</v>
       </c>
       <c r="H110" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="4" t="s">
-[...43 lines deleted...]
-      <c r="G112" s="15">
+      <c r="A111" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B111"/>
+      <c r="C111"/>
+      <c r="D111"/>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111"/>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B113" s="10"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10"/>
+      <c r="G113" s="10"/>
+      <c r="H113" s="13"/>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B114" s="12"/>
+      <c r="C114" s="12"/>
+      <c r="D114" s="12"/>
+      <c r="E114" s="12"/>
+      <c r="F114" s="12"/>
+      <c r="G114" s="12"/>
+      <c r="H114" s="14"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C116" s="15">
+        <v>46310</v>
+      </c>
+      <c r="D116" s="15">
+        <v>46311</v>
+      </c>
+      <c r="E116" s="15">
+        <v>46316</v>
+      </c>
+      <c r="F116" s="15">
         <v>46322</v>
       </c>
-      <c r="H112" s="4">
-[...22 lines deleted...]
-      <c r="G113" s="15">
+      <c r="G116" s="15">
+        <v>46357</v>
+      </c>
+      <c r="H116" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C117" s="15">
+        <v>46317</v>
+      </c>
+      <c r="D117" s="15">
+        <v>46318</v>
+      </c>
+      <c r="E117" s="15">
+        <v>46323</v>
+      </c>
+      <c r="F117" s="15">
         <v>46329</v>
       </c>
-      <c r="H113" s="4">
-[...22 lines deleted...]
-      <c r="G114" s="15">
+      <c r="G117" s="15">
+        <v>46364</v>
+      </c>
+      <c r="H117" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C118" s="15">
+        <v>46324</v>
+      </c>
+      <c r="D118" s="15">
+        <v>46325</v>
+      </c>
+      <c r="E118" s="15">
+        <v>46330</v>
+      </c>
+      <c r="F118" s="15">
         <v>46336</v>
       </c>
-      <c r="H114" s="4">
-[...37 lines deleted...]
-      <c r="H118" s="14"/>
+      <c r="G118" s="15">
+        <v>46371</v>
+      </c>
+      <c r="H118" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="5" t="s">
-[...21 lines deleted...]
-        <v>11</v>
+      <c r="A119" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C119" s="15">
+        <v>46331</v>
+      </c>
+      <c r="D119" s="15">
+        <v>46332</v>
+      </c>
+      <c r="E119" s="15">
+        <v>46336</v>
+      </c>
+      <c r="F119" s="15">
+        <v>46343</v>
+      </c>
+      <c r="G119" s="15">
+        <v>46378</v>
+      </c>
+      <c r="H119" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="C120" s="15">
-        <v>46274</v>
+        <v>46338</v>
       </c>
       <c r="D120" s="15">
-        <v>46275</v>
+        <v>46339</v>
       </c>
       <c r="E120" s="15">
-        <v>46279</v>
+        <v>46344</v>
       </c>
       <c r="F120" s="15">
-        <v>46286</v>
+        <v>46350</v>
       </c>
       <c r="G120" s="15">
-        <v>46321</v>
+        <v>46385</v>
       </c>
       <c r="H120" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="C121" s="15">
-        <v>46283</v>
+        <v>46345</v>
       </c>
       <c r="D121" s="15">
-        <v>46286</v>
+        <v>46346</v>
       </c>
       <c r="E121" s="15">
-        <v>46288</v>
+        <v>46351</v>
       </c>
       <c r="F121" s="15">
-        <v>46294</v>
+        <v>46357</v>
       </c>
       <c r="G121" s="15">
+        <v>46392</v>
+      </c>
+      <c r="H121" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B122"/>
+      <c r="C122"/>
+      <c r="D122"/>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B124" s="10"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+      <c r="E124" s="10"/>
+      <c r="F124" s="10"/>
+      <c r="G124" s="10"/>
+      <c r="H124" s="13"/>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B125" s="12"/>
+      <c r="C125" s="12"/>
+      <c r="D125" s="12"/>
+      <c r="E125" s="12"/>
+      <c r="F125" s="12"/>
+      <c r="G125" s="12"/>
+      <c r="H125" s="14"/>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C127" s="15">
+        <v>46324</v>
+      </c>
+      <c r="D127" s="15">
+        <v>46325</v>
+      </c>
+      <c r="E127" s="15">
         <v>46329</v>
       </c>
-      <c r="H121" s="4">
-[...22 lines deleted...]
-      <c r="G122" s="15">
+      <c r="F127" s="15">
+        <v>46334</v>
+      </c>
+      <c r="G127" s="15">
+        <v>46375</v>
+      </c>
+      <c r="H127" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C128" s="15">
+        <v>46329</v>
+      </c>
+      <c r="D128" s="15">
+        <v>46330</v>
+      </c>
+      <c r="E128" s="15">
+        <v>46332</v>
+      </c>
+      <c r="F128" s="15">
+        <v>46339</v>
+      </c>
+      <c r="G128" s="15">
+        <v>46380</v>
+      </c>
+      <c r="H128" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C129" s="15">
+        <v>46335</v>
+      </c>
+      <c r="D129" s="15">
         <v>46336</v>
       </c>
-      <c r="H122" s="4">
-[...22 lines deleted...]
-      <c r="G123" s="15">
+      <c r="E129" s="15">
+        <v>46339</v>
+      </c>
+      <c r="F129" s="15">
+        <v>46346</v>
+      </c>
+      <c r="G129" s="15">
+        <v>46387</v>
+      </c>
+      <c r="H129" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C130" s="15">
         <v>46343</v>
       </c>
-      <c r="H123" s="4">
-[...92 lines deleted...]
-      <c r="A130" s="5" t="s">
+      <c r="D130" s="15">
+        <v>46344</v>
+      </c>
+      <c r="E130" s="15">
+        <v>46346</v>
+      </c>
+      <c r="F130" s="15">
+        <v>46353</v>
+      </c>
+      <c r="G130" s="15">
+        <v>46394</v>
+      </c>
+      <c r="H130" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B131"/>
+      <c r="C131"/>
+      <c r="D131"/>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B133" s="10"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="10"/>
+      <c r="G133" s="10"/>
+      <c r="H133" s="13"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B130" s="5" t="s">
+      <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C130" s="5" t="s">
+      <c r="C134" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D130" s="5" t="s">
+      <c r="D134" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E130" s="5" t="s">
+      <c r="E134" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F130" s="5" t="s">
+      <c r="F134" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G130" s="5" t="s">
+      <c r="G134" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H130" s="5" t="s">
+      <c r="H134" s="5" t="s">
         <v>11</v>
-      </c>
-[...102 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C135" s="15">
-        <v>46296</v>
+        <v>46318</v>
       </c>
       <c r="D135" s="15">
-        <v>46297</v>
+        <v>46321</v>
       </c>
       <c r="E135" s="15">
-        <v>46301</v>
+        <v>46324</v>
       </c>
       <c r="F135" s="15">
-        <v>46306</v>
+        <v>46330</v>
       </c>
       <c r="G135" s="15">
-        <v>46339</v>
+        <v>46344</v>
       </c>
       <c r="H135" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B136" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C136" s="15">
+        <v>46330</v>
+      </c>
+      <c r="D136" s="15">
+        <v>46331</v>
+      </c>
+      <c r="E136" s="15">
+        <v>46335</v>
+      </c>
+      <c r="F136" s="15">
+        <v>46344</v>
+      </c>
+      <c r="G136" s="15">
+        <v>46358</v>
+      </c>
+      <c r="H136" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C137" s="15">
+        <v>46344</v>
+      </c>
+      <c r="D137" s="15">
+        <v>46345</v>
+      </c>
+      <c r="E137" s="15">
+        <v>46350</v>
+      </c>
+      <c r="F137" s="15">
+        <v>46358</v>
+      </c>
+      <c r="G137" s="15">
+        <v>46372</v>
+      </c>
+      <c r="H137" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C138" s="15">
+        <v>46358</v>
+      </c>
+      <c r="D138" s="15">
+        <v>46359</v>
+      </c>
+      <c r="E138" s="15">
+        <v>46364</v>
+      </c>
+      <c r="F138" s="15">
+        <v>46372</v>
+      </c>
+      <c r="G138" s="15">
+        <v>46386</v>
+      </c>
+      <c r="H138" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C139" s="15">
+        <v>46370</v>
+      </c>
+      <c r="D139" s="15">
+        <v>46371</v>
+      </c>
+      <c r="E139" s="15">
+        <v>46374</v>
+      </c>
+      <c r="F139" s="15">
+        <v>46386</v>
+      </c>
+      <c r="G139" s="15">
+        <v>46400</v>
+      </c>
+      <c r="H139" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="C136" s="15">
-[...43 lines deleted...]
-      <c r="A140" s="5" t="s">
+      <c r="B140"/>
+      <c r="C140"/>
+      <c r="D140"/>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
+      <c r="H140"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B142" s="10"/>
+      <c r="C142" s="10"/>
+      <c r="D142" s="10"/>
+      <c r="E142" s="10"/>
+      <c r="F142" s="10"/>
+      <c r="G142" s="10"/>
+      <c r="H142" s="13"/>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B143" s="12"/>
+      <c r="C143" s="12"/>
+      <c r="D143" s="12"/>
+      <c r="E143" s="12"/>
+      <c r="F143" s="12"/>
+      <c r="G143" s="12"/>
+      <c r="H143" s="14"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B140" s="5" t="s">
+      <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C140" s="5" t="s">
+      <c r="C144" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D140" s="5" t="s">
+      <c r="D144" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E140" s="5" t="s">
+      <c r="E144" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F140" s="5" t="s">
+      <c r="F144" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G140" s="5" t="s">
+      <c r="G144" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H140" s="5" t="s">
+      <c r="H144" s="5" t="s">
         <v>11</v>
-      </c>
-[...102 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C145" s="15">
-        <v>46303</v>
+        <v>46315</v>
       </c>
       <c r="D145" s="15">
-        <v>46304</v>
+        <v>46316</v>
       </c>
       <c r="E145" s="15">
-        <v>46308</v>
+        <v>46318</v>
       </c>
       <c r="F145" s="15">
-        <v>46313</v>
+        <v>46325</v>
       </c>
       <c r="G145" s="15">
-        <v>46346</v>
+        <v>46365</v>
       </c>
       <c r="H145" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="16" t="s">
-[...8 lines deleted...]
-      <c r="H146"/>
+      <c r="A146" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C146" s="15">
+        <v>46323</v>
+      </c>
+      <c r="D146" s="15">
+        <v>46324</v>
+      </c>
+      <c r="E146" s="15">
+        <v>46328</v>
+      </c>
+      <c r="F146" s="15">
+        <v>46333</v>
+      </c>
+      <c r="G146" s="15">
+        <v>46373</v>
+      </c>
+      <c r="H146" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" s="15">
+        <v>46330</v>
+      </c>
+      <c r="D147" s="15">
+        <v>46331</v>
+      </c>
+      <c r="E147" s="15">
+        <v>46335</v>
+      </c>
+      <c r="F147" s="15">
+        <v>46340</v>
+      </c>
+      <c r="G147" s="15">
+        <v>46380</v>
+      </c>
+      <c r="H147" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="10" t="s">
+      <c r="A148" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C148" s="15">
+        <v>46344</v>
+      </c>
+      <c r="D148" s="15">
+        <v>46345</v>
+      </c>
+      <c r="E148" s="15">
+        <v>46349</v>
+      </c>
+      <c r="F148" s="15">
+        <v>46354</v>
+      </c>
+      <c r="G148" s="15">
+        <v>46394</v>
+      </c>
+      <c r="H148" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B149" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="B148" s="10"/>
-[...17 lines deleted...]
-      <c r="H149" s="14"/>
+      <c r="C149" s="15">
+        <v>46358</v>
+      </c>
+      <c r="D149" s="15">
+        <v>46359</v>
+      </c>
+      <c r="E149" s="15">
+        <v>46363</v>
+      </c>
+      <c r="F149" s="15">
+        <v>46368</v>
+      </c>
+      <c r="G149" s="15">
+        <v>46408</v>
+      </c>
+      <c r="H149" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="5" t="s">
+      <c r="A150" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B150"/>
+      <c r="C150"/>
+      <c r="D150"/>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150"/>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B152" s="10"/>
+      <c r="C152" s="10"/>
+      <c r="D152" s="10"/>
+      <c r="E152" s="10"/>
+      <c r="F152" s="10"/>
+      <c r="G152" s="10"/>
+      <c r="H152" s="13"/>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B150" s="5" t="s">
+      <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C150" s="5" t="s">
+      <c r="C153" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D150" s="5" t="s">
+      <c r="D153" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E150" s="5" t="s">
+      <c r="E153" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F150" s="5" t="s">
+      <c r="F153" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G150" s="5" t="s">
+      <c r="G153" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="H153" s="5" t="s">
         <v>11</v>
-      </c>
-[...76 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
-        <v>135</v>
+        <v>45</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>136</v>
+        <v>46</v>
       </c>
       <c r="C154" s="15">
-        <v>46294</v>
+        <v>46315</v>
       </c>
       <c r="D154" s="15">
-        <v>46295</v>
+        <v>46316</v>
       </c>
       <c r="E154" s="15">
-        <v>46297</v>
+        <v>46318</v>
       </c>
       <c r="F154" s="15">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="G154" s="15">
-        <v>46345</v>
+        <v>46368</v>
       </c>
       <c r="H154" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C155" s="15">
-        <v>46301</v>
+        <v>46335</v>
       </c>
       <c r="D155" s="15">
-        <v>46302</v>
+        <v>46336</v>
       </c>
       <c r="E155" s="15">
-        <v>46304</v>
+        <v>46338</v>
       </c>
       <c r="F155" s="15">
-        <v>46311</v>
+        <v>46345</v>
       </c>
       <c r="G155" s="15">
-        <v>46352</v>
+        <v>46389</v>
       </c>
       <c r="H155" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C156" s="15">
+        <v>46357</v>
+      </c>
+      <c r="D156" s="15">
+        <v>46358</v>
+      </c>
+      <c r="E156" s="15">
+        <v>46360</v>
+      </c>
+      <c r="F156" s="15">
+        <v>46366</v>
+      </c>
+      <c r="G156" s="15">
+        <v>46410</v>
+      </c>
+      <c r="H156" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B157"/>
+      <c r="C157"/>
+      <c r="D157"/>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157"/>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B159" s="10"/>
+      <c r="C159" s="10"/>
+      <c r="D159" s="10"/>
+      <c r="E159" s="10"/>
+      <c r="F159" s="10"/>
+      <c r="G159" s="10"/>
+      <c r="H159" s="13"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B160" s="12"/>
+      <c r="C160" s="12"/>
+      <c r="D160" s="12"/>
+      <c r="E160" s="12"/>
+      <c r="F160" s="12"/>
+      <c r="G160" s="12"/>
+      <c r="H160" s="14"/>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C162" s="15">
+        <v>46316</v>
+      </c>
+      <c r="D162" s="15">
+        <v>46317</v>
+      </c>
+      <c r="E162" s="15">
+        <v>46321</v>
+      </c>
+      <c r="F162" s="15">
+        <v>46326</v>
+      </c>
+      <c r="G162" s="15">
+        <v>46357</v>
+      </c>
+      <c r="H162" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C163" s="15">
+        <v>46330</v>
+      </c>
+      <c r="D163" s="15">
+        <v>46331</v>
+      </c>
+      <c r="E163" s="15">
+        <v>46335</v>
+      </c>
+      <c r="F163" s="15">
+        <v>46340</v>
+      </c>
+      <c r="G163" s="15">
+        <v>46371</v>
+      </c>
+      <c r="H163" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="B164" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B156" s="4" t="s">
-[...11 lines deleted...]
-      <c r="F156" s="15">
+      <c r="C164" s="15">
+        <v>46344</v>
+      </c>
+      <c r="D164" s="15">
+        <v>46345</v>
+      </c>
+      <c r="E164" s="15">
+        <v>46349</v>
+      </c>
+      <c r="F164" s="15">
+        <v>46354</v>
+      </c>
+      <c r="G164" s="15">
+        <v>46385</v>
+      </c>
+      <c r="H164" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B165"/>
+      <c r="C165"/>
+      <c r="D165"/>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B167" s="10"/>
+      <c r="C167" s="10"/>
+      <c r="D167" s="10"/>
+      <c r="E167" s="10"/>
+      <c r="F167" s="10"/>
+      <c r="G167" s="10"/>
+      <c r="H167" s="13"/>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B168" s="12"/>
+      <c r="C168" s="12"/>
+      <c r="D168" s="12"/>
+      <c r="E168" s="12"/>
+      <c r="F168" s="12"/>
+      <c r="G168" s="12"/>
+      <c r="H168" s="14"/>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C170" s="15">
         <v>46317</v>
       </c>
-      <c r="G156" s="15">
+      <c r="D170" s="15">
+        <v>46318</v>
+      </c>
+      <c r="E170" s="15">
+        <v>46322</v>
+      </c>
+      <c r="F170" s="15">
+        <v>46328</v>
+      </c>
+      <c r="G170" s="15">
         <v>46358</v>
       </c>
-      <c r="H156" s="4">
-[...256 lines deleted...]
-        <v>11</v>
+      <c r="H170" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="C171" s="15">
-        <v>46306</v>
+        <v>46331</v>
       </c>
       <c r="D171" s="15">
-        <v>46307</v>
+        <v>46332</v>
       </c>
       <c r="E171" s="15">
-        <v>46310</v>
+        <v>46336</v>
       </c>
       <c r="F171" s="15">
-        <v>46316</v>
+        <v>46342</v>
       </c>
       <c r="G171" s="15">
-        <v>46324</v>
+        <v>46372</v>
       </c>
       <c r="H171" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="C172" s="15">
-        <v>46320</v>
+        <v>46345</v>
       </c>
       <c r="D172" s="15">
-        <v>46321</v>
+        <v>46346</v>
       </c>
       <c r="E172" s="15">
-        <v>46324</v>
+        <v>46350</v>
       </c>
       <c r="F172" s="15">
-        <v>46330</v>
+        <v>46356</v>
       </c>
       <c r="G172" s="15">
-        <v>46338</v>
+        <v>46386</v>
       </c>
       <c r="H172" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="16" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173"/>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173"/>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="10" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="10"/>
       <c r="D175" s="10"/>
       <c r="E175" s="10"/>
       <c r="F175" s="10"/>
       <c r="G175" s="10"/>
       <c r="H175" s="13"/>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="12" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="B176" s="12"/>
       <c r="C176" s="12"/>
       <c r="D176" s="12"/>
       <c r="E176" s="12"/>
       <c r="F176" s="12"/>
       <c r="G176" s="12"/>
       <c r="H176" s="14"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="C178" s="15">
-        <v>46267</v>
+        <v>46322</v>
       </c>
       <c r="D178" s="15">
-        <v>46268</v>
+        <v>46323</v>
       </c>
       <c r="E178" s="15">
-        <v>46272</v>
+        <v>46325</v>
       </c>
       <c r="F178" s="15">
-        <v>46277</v>
+        <v>46331</v>
       </c>
       <c r="G178" s="15">
-        <v>46317</v>
+        <v>46347</v>
       </c>
       <c r="H178" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179" s="4" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A179" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B179"/>
+      <c r="C179"/>
+      <c r="D179"/>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179"/>
     </row>
     <row r="181" spans="1:8">
-      <c r="A181" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A181" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B181" s="10"/>
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+      <c r="E181" s="10"/>
+      <c r="F181" s="10"/>
+      <c r="G181" s="10"/>
+      <c r="H181" s="13"/>
     </row>
     <row r="182" spans="1:8">
-      <c r="A182" s="16" t="s">
-[...8 lines deleted...]
-      <c r="H182"/>
+      <c r="A182" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B182" s="12"/>
+      <c r="C182" s="12"/>
+      <c r="D182" s="12"/>
+      <c r="E182" s="12"/>
+      <c r="F182" s="12"/>
+      <c r="G182" s="12"/>
+      <c r="H182" s="14"/>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="184" spans="1:8">
-      <c r="A184" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H184" s="13"/>
+      <c r="A184" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C184" s="15">
+        <v>46311</v>
+      </c>
+      <c r="D184" s="15">
+        <v>46314</v>
+      </c>
+      <c r="E184" s="15">
+        <v>46316</v>
+      </c>
+      <c r="F184" s="15">
+        <v>46322</v>
+      </c>
+      <c r="G184" s="15">
+        <v>46330</v>
+      </c>
+      <c r="H184" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="185" spans="1:8">
-      <c r="A185" s="5" t="s">
-[...21 lines deleted...]
-        <v>11</v>
+      <c r="A185" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C185" s="15">
+        <v>46318</v>
+      </c>
+      <c r="D185" s="15">
+        <v>46321</v>
+      </c>
+      <c r="E185" s="15">
+        <v>46323</v>
+      </c>
+      <c r="F185" s="15">
+        <v>46329</v>
+      </c>
+      <c r="G185" s="15">
+        <v>46337</v>
+      </c>
+      <c r="H185" s="4">
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>91</v>
+        <v>152</v>
       </c>
       <c r="C186" s="15">
-        <v>46272</v>
+        <v>46325</v>
       </c>
       <c r="D186" s="15">
-        <v>46273</v>
+        <v>46328</v>
       </c>
       <c r="E186" s="15">
-        <v>46275</v>
+        <v>46330</v>
       </c>
       <c r="F186" s="15">
-        <v>46282</v>
+        <v>46336</v>
       </c>
       <c r="G186" s="15">
-        <v>46326</v>
+        <v>46344</v>
       </c>
       <c r="H186" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>93</v>
+        <v>153</v>
       </c>
       <c r="C187" s="15">
-        <v>46287</v>
+        <v>46331</v>
       </c>
       <c r="D187" s="15">
-        <v>46288</v>
+        <v>46332</v>
       </c>
       <c r="E187" s="15">
-        <v>46290</v>
+        <v>46336</v>
       </c>
       <c r="F187" s="15">
-        <v>46296</v>
+        <v>46343</v>
       </c>
       <c r="G187" s="15">
-        <v>46340</v>
+        <v>46351</v>
       </c>
       <c r="H187" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C188" s="15">
-        <v>46301</v>
+        <v>46339</v>
       </c>
       <c r="D188" s="15">
-        <v>46302</v>
+        <v>46342</v>
       </c>
       <c r="E188" s="15">
-        <v>46304</v>
+        <v>46344</v>
       </c>
       <c r="F188" s="15">
-        <v>46310</v>
+        <v>46350</v>
       </c>
       <c r="G188" s="15">
-        <v>46354</v>
+        <v>46358</v>
       </c>
       <c r="H188" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="16" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189"/>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189"/>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="10" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="10"/>
       <c r="D191" s="10"/>
       <c r="E191" s="10"/>
       <c r="F191" s="10"/>
       <c r="G191" s="10"/>
       <c r="H191" s="13"/>
     </row>
     <row r="192" spans="1:8">
-      <c r="A192" s="5" t="s">
+      <c r="A192" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B192" s="12"/>
+      <c r="C192" s="12"/>
+      <c r="D192" s="12"/>
+      <c r="E192" s="12"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="12"/>
+      <c r="H192" s="14"/>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B192" s="5" t="s">
+      <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C192" s="5" t="s">
+      <c r="C193" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D192" s="5" t="s">
+      <c r="D193" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E192" s="5" t="s">
+      <c r="E193" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F192" s="5" t="s">
+      <c r="F193" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G192" s="5" t="s">
+      <c r="G193" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H192" s="5" t="s">
+      <c r="H193" s="5" t="s">
         <v>11</v>
-      </c>
-[...24 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C194" s="15">
-        <v>46315</v>
+        <v>46311</v>
       </c>
       <c r="D194" s="15">
+        <v>46314</v>
+      </c>
+      <c r="E194" s="15">
         <v>46316</v>
       </c>
-      <c r="E194" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="F194" s="15">
-        <v>46324</v>
+        <v>46322</v>
       </c>
       <c r="G194" s="15">
-        <v>46368</v>
+        <v>46339</v>
       </c>
       <c r="H194" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="C195" s="15">
-        <v>46322</v>
+        <v>46318</v>
       </c>
       <c r="D195" s="15">
+        <v>46321</v>
+      </c>
+      <c r="E195" s="15">
         <v>46323</v>
       </c>
-      <c r="E195" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="F195" s="15">
-        <v>46331</v>
+        <v>46329</v>
       </c>
       <c r="G195" s="15">
-        <v>46375</v>
+        <v>46345</v>
       </c>
       <c r="H195" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
-        <v>88</v>
+        <v>151</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="C196" s="15">
-        <v>46335</v>
+        <v>46325</v>
       </c>
       <c r="D196" s="15">
+        <v>46328</v>
+      </c>
+      <c r="E196" s="15">
+        <v>46330</v>
+      </c>
+      <c r="F196" s="15">
         <v>46336</v>
       </c>
-      <c r="E196" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="G196" s="15">
-        <v>46389</v>
+        <v>46352</v>
       </c>
       <c r="H196" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="B197" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C197" s="15">
+        <v>46331</v>
+      </c>
+      <c r="D197" s="15">
+        <v>46332</v>
+      </c>
+      <c r="E197" s="15">
+        <v>46336</v>
+      </c>
+      <c r="F197" s="15">
+        <v>46343</v>
+      </c>
+      <c r="G197" s="15">
+        <v>46359</v>
+      </c>
+      <c r="H197" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B198" s="4">
+        <v>219</v>
+      </c>
+      <c r="C198" s="15">
+        <v>46338</v>
+      </c>
+      <c r="D198" s="15">
+        <v>46339</v>
+      </c>
+      <c r="E198" s="15">
+        <v>46344</v>
+      </c>
+      <c r="F198" s="15">
+        <v>46350</v>
+      </c>
+      <c r="G198" s="15">
+        <v>46366</v>
+      </c>
+      <c r="H198" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C199" s="15">
+        <v>46346</v>
+      </c>
+      <c r="D199" s="15">
+        <v>46349</v>
+      </c>
+      <c r="E199" s="15">
+        <v>46351</v>
+      </c>
+      <c r="F199" s="15">
+        <v>46357</v>
+      </c>
+      <c r="G199" s="15">
+        <v>46373</v>
+      </c>
+      <c r="H199" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C200" s="15">
+        <v>46353</v>
+      </c>
+      <c r="D200" s="15">
+        <v>46356</v>
+      </c>
+      <c r="E200" s="15">
+        <v>46358</v>
+      </c>
+      <c r="F200" s="15">
+        <v>46364</v>
+      </c>
+      <c r="G200" s="15">
+        <v>46380</v>
+      </c>
+      <c r="H200" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B201"/>
+      <c r="C201"/>
+      <c r="D201"/>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
+      <c r="H201"/>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B203" s="10"/>
+      <c r="C203" s="10"/>
+      <c r="D203" s="10"/>
+      <c r="E203" s="10"/>
+      <c r="F203" s="10"/>
+      <c r="G203" s="10"/>
+      <c r="H203" s="13"/>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B204" s="12"/>
+      <c r="C204" s="12"/>
+      <c r="D204" s="12"/>
+      <c r="E204" s="12"/>
+      <c r="F204" s="12"/>
+      <c r="G204" s="12"/>
+      <c r="H204" s="14"/>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H205" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C206" s="15">
+        <v>46317</v>
+      </c>
+      <c r="D206" s="15">
+        <v>46318</v>
+      </c>
+      <c r="E206" s="15">
+        <v>46322</v>
+      </c>
+      <c r="F206" s="15">
+        <v>46327</v>
+      </c>
+      <c r="G206" s="15">
+        <v>46361</v>
+      </c>
+      <c r="H206" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C207" s="15">
+        <v>46324</v>
+      </c>
+      <c r="D207" s="15">
+        <v>46325</v>
+      </c>
+      <c r="E207" s="15">
+        <v>46329</v>
+      </c>
+      <c r="F207" s="15">
+        <v>46334</v>
+      </c>
+      <c r="G207" s="15">
+        <v>46368</v>
+      </c>
+      <c r="H207" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C208" s="15">
+        <v>46338</v>
+      </c>
+      <c r="D208" s="15">
+        <v>46339</v>
+      </c>
+      <c r="E208" s="15">
+        <v>46343</v>
+      </c>
+      <c r="F208" s="15">
+        <v>46348</v>
+      </c>
+      <c r="G208" s="15">
+        <v>46382</v>
+      </c>
+      <c r="H208" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C209" s="15">
+        <v>46345</v>
+      </c>
+      <c r="D209" s="15">
+        <v>46346</v>
+      </c>
+      <c r="E209" s="15">
+        <v>46350</v>
+      </c>
+      <c r="F209" s="15">
+        <v>46355</v>
+      </c>
+      <c r="G209" s="15">
+        <v>46389</v>
+      </c>
+      <c r="H209" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B210"/>
+      <c r="C210"/>
+      <c r="D210"/>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
+      <c r="H210"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B212" s="10"/>
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+      <c r="E212" s="10"/>
+      <c r="F212" s="10"/>
+      <c r="G212" s="10"/>
+      <c r="H212" s="13"/>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B213" s="12"/>
+      <c r="C213" s="12"/>
+      <c r="D213" s="12"/>
+      <c r="E213" s="12"/>
+      <c r="F213" s="12"/>
+      <c r="G213" s="12"/>
+      <c r="H213" s="14"/>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C215" s="15">
+        <v>46314</v>
+      </c>
+      <c r="D215" s="15">
+        <v>46315</v>
+      </c>
+      <c r="E215" s="15">
+        <v>46318</v>
+      </c>
+      <c r="F215" s="15">
+        <v>46324</v>
+      </c>
+      <c r="G215" s="15">
+        <v>46361</v>
+      </c>
+      <c r="H215" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C216" s="15">
+        <v>46321</v>
+      </c>
+      <c r="D216" s="15">
+        <v>46322</v>
+      </c>
+      <c r="E216" s="15">
+        <v>46325</v>
+      </c>
+      <c r="F216" s="15">
+        <v>46331</v>
+      </c>
+      <c r="G216" s="15">
+        <v>46368</v>
+      </c>
+      <c r="H216" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B217"/>
+      <c r="C217"/>
+      <c r="D217"/>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
+      <c r="H217"/>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B219" s="10"/>
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+      <c r="E219" s="10"/>
+      <c r="F219" s="10"/>
+      <c r="G219" s="10"/>
+      <c r="H219" s="13"/>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B220" s="12"/>
+      <c r="C220" s="12"/>
+      <c r="D220" s="12"/>
+      <c r="E220" s="12"/>
+      <c r="F220" s="12"/>
+      <c r="G220" s="12"/>
+      <c r="H220" s="14"/>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C222" s="15">
+        <v>46314</v>
+      </c>
+      <c r="D222" s="15">
+        <v>46315</v>
+      </c>
+      <c r="E222" s="15">
+        <v>46318</v>
+      </c>
+      <c r="F222" s="15">
+        <v>46324</v>
+      </c>
+      <c r="G222" s="15">
+        <v>46355</v>
+      </c>
+      <c r="H222" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C223" s="15">
+        <v>46318</v>
+      </c>
+      <c r="D223" s="15">
+        <v>46321</v>
+      </c>
+      <c r="E223" s="15">
+        <v>46324</v>
+      </c>
+      <c r="F223" s="15">
+        <v>46330</v>
+      </c>
+      <c r="G223" s="15">
+        <v>46361</v>
+      </c>
+      <c r="H223" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C224" s="15">
+        <v>46325</v>
+      </c>
+      <c r="D224" s="15">
+        <v>46328</v>
+      </c>
+      <c r="E224" s="15">
+        <v>46331</v>
+      </c>
+      <c r="F224" s="15">
+        <v>46337</v>
+      </c>
+      <c r="G224" s="15">
+        <v>46368</v>
+      </c>
+      <c r="H224" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C225" s="15">
+        <v>46332</v>
+      </c>
+      <c r="D225" s="15">
+        <v>46335</v>
+      </c>
+      <c r="E225" s="15">
+        <v>46337</v>
+      </c>
+      <c r="F225" s="15">
+        <v>46344</v>
+      </c>
+      <c r="G225" s="15">
+        <v>46375</v>
+      </c>
+      <c r="H225" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B226"/>
+      <c r="C226"/>
+      <c r="D226"/>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226"/>
+      <c r="H226"/>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B228" s="10"/>
+      <c r="C228" s="10"/>
+      <c r="D228" s="10"/>
+      <c r="E228" s="10"/>
+      <c r="F228" s="10"/>
+      <c r="G228" s="10"/>
+      <c r="H228" s="13"/>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" s="12" t="s">
         <v>169</v>
       </c>
-      <c r="C197" s="15">
-[...2 lines deleted...]
-      <c r="D197" s="15">
+      <c r="B229" s="12"/>
+      <c r="C229" s="12"/>
+      <c r="D229" s="12"/>
+      <c r="E229" s="12"/>
+      <c r="F229" s="12"/>
+      <c r="G229" s="12"/>
+      <c r="H229" s="14"/>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G230" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C231" s="15">
+        <v>46314</v>
+      </c>
+      <c r="D231" s="15">
+        <v>46315</v>
+      </c>
+      <c r="E231" s="15">
+        <v>46318</v>
+      </c>
+      <c r="F231" s="15">
+        <v>46324</v>
+      </c>
+      <c r="G231" s="15">
+        <v>46361</v>
+      </c>
+      <c r="H231" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C232" s="15">
+        <v>46318</v>
+      </c>
+      <c r="D232" s="15">
+        <v>46321</v>
+      </c>
+      <c r="E232" s="15">
+        <v>46324</v>
+      </c>
+      <c r="F232" s="15">
+        <v>46330</v>
+      </c>
+      <c r="G232" s="15">
+        <v>46367</v>
+      </c>
+      <c r="H232" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C233" s="15">
+        <v>46328</v>
+      </c>
+      <c r="D233" s="15">
+        <v>46329</v>
+      </c>
+      <c r="E233" s="15">
+        <v>46332</v>
+      </c>
+      <c r="F233" s="15">
+        <v>46338</v>
+      </c>
+      <c r="G233" s="15">
+        <v>46375</v>
+      </c>
+      <c r="H233" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C234" s="15">
+        <v>46332</v>
+      </c>
+      <c r="D234" s="15">
+        <v>46335</v>
+      </c>
+      <c r="E234" s="15">
+        <v>46337</v>
+      </c>
+      <c r="F234" s="15">
         <v>46344</v>
       </c>
-      <c r="E197" s="15">
-[...49 lines deleted...]
-      <c r="A202" s="5" t="s">
+      <c r="G234" s="15">
+        <v>46381</v>
+      </c>
+      <c r="H234" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B235"/>
+      <c r="C235"/>
+      <c r="D235"/>
+      <c r="E235"/>
+      <c r="F235"/>
+      <c r="G235"/>
+      <c r="H235"/>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B237" s="10"/>
+      <c r="C237" s="10"/>
+      <c r="D237" s="10"/>
+      <c r="E237" s="10"/>
+      <c r="F237" s="10"/>
+      <c r="G237" s="10"/>
+      <c r="H237" s="13"/>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B202" s="5" t="s">
+      <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C202" s="5" t="s">
+      <c r="C238" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D202" s="5" t="s">
+      <c r="D238" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E202" s="5" t="s">
+      <c r="E238" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F202" s="5" t="s">
+      <c r="F238" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G202" s="5" t="s">
+      <c r="G238" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H202" s="5" t="s">
+      <c r="H238" s="5" t="s">
         <v>11</v>
-      </c>
-[...662 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>197</v>
+        <v>174</v>
       </c>
       <c r="C239" s="15">
-        <v>46290</v>
+        <v>46314</v>
       </c>
       <c r="D239" s="15">
-        <v>46293</v>
+        <v>46315</v>
       </c>
       <c r="E239" s="15">
-        <v>46295</v>
+        <v>46317</v>
       </c>
       <c r="F239" s="15">
-        <v>46301</v>
+        <v>46324</v>
       </c>
       <c r="G239" s="15">
-        <v>46317</v>
+        <v>46351</v>
       </c>
       <c r="H239" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>198</v>
+        <v>40</v>
       </c>
       <c r="C240" s="15">
-        <v>46297</v>
+        <v>46321</v>
       </c>
       <c r="D240" s="15">
-        <v>46300</v>
+        <v>46322</v>
       </c>
       <c r="E240" s="15">
-        <v>46302</v>
+        <v>46324</v>
       </c>
       <c r="F240" s="15">
-        <v>46308</v>
+        <v>46331</v>
       </c>
       <c r="G240" s="15">
-        <v>46324</v>
+        <v>46358</v>
       </c>
       <c r="H240" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
-        <v>191</v>
+        <v>73</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="C241" s="15">
-        <v>46304</v>
+        <v>46322</v>
       </c>
       <c r="D241" s="15">
-        <v>46307</v>
+        <v>46323</v>
       </c>
       <c r="E241" s="15">
-        <v>46309</v>
+        <v>46325</v>
       </c>
       <c r="F241" s="15">
-        <v>46315</v>
+        <v>46333</v>
       </c>
       <c r="G241" s="15">
-        <v>46331</v>
+        <v>46360</v>
       </c>
       <c r="H241" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
-        <v>187</v>
+        <v>75</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>200</v>
+        <v>76</v>
       </c>
       <c r="C242" s="15">
-        <v>46311</v>
+        <v>46331</v>
       </c>
       <c r="D242" s="15">
-        <v>46314</v>
+        <v>46331</v>
       </c>
       <c r="E242" s="15">
-        <v>46316</v>
+        <v>46335</v>
       </c>
       <c r="F242" s="15">
-        <v>46322</v>
+        <v>46343</v>
       </c>
       <c r="G242" s="15">
-        <v>46338</v>
+        <v>46370</v>
       </c>
       <c r="H242" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C243" s="15">
+        <v>46343</v>
+      </c>
+      <c r="D243" s="15">
+        <v>46344</v>
+      </c>
+      <c r="E243" s="15">
+        <v>46346</v>
+      </c>
+      <c r="F243" s="15">
+        <v>46354</v>
+      </c>
+      <c r="G243" s="15">
+        <v>46381</v>
+      </c>
+      <c r="H243" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C244" s="15">
+        <v>46350</v>
+      </c>
+      <c r="D244" s="15">
+        <v>46351</v>
+      </c>
+      <c r="E244" s="15">
+        <v>46353</v>
+      </c>
+      <c r="F244" s="15">
+        <v>46360</v>
+      </c>
+      <c r="G244" s="15">
+        <v>46387</v>
+      </c>
+      <c r="H244" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B245"/>
+      <c r="C245"/>
+      <c r="D245"/>
+      <c r="E245"/>
+      <c r="F245"/>
+      <c r="G245"/>
+      <c r="H245"/>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="14" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" s="17" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="18" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="18" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" s="18" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" s="18" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" s="17" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" s="18" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" s="18" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" s="18" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" s="18" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" s="17" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" s="18" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" s="18" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" s="18" t="s">
         <v>189</v>
       </c>
-      <c r="B243" s="4" t="s">
-[...377 lines deleted...]
-      </c>
     </row>
     <row r="263" spans="1:8">
-      <c r="A263" s="4" t="s">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="A263" s="18" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="264" spans="1:8">
-      <c r="A264" s="4" t="s">
-[...812 lines deleted...]
-        <v>241</v>
+      <c r="A264" s="18" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
-    <mergeCell ref="A16:H16"/>
     <mergeCell ref="A18:H18"/>
-    <mergeCell ref="A19:H19"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A28:H28"/>
     <mergeCell ref="A30:H30"/>
-    <mergeCell ref="A38:H38"/>
-    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A43:H43"/>
     <mergeCell ref="A45:H45"/>
-    <mergeCell ref="A47:H47"/>
-    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A55:H55"/>
     <mergeCell ref="A56:H56"/>
-    <mergeCell ref="A61:H61"/>
-    <mergeCell ref="A63:H63"/>
     <mergeCell ref="A64:H64"/>
-    <mergeCell ref="A70:H70"/>
-[...2 lines deleted...]
-    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A75:H75"/>
+    <mergeCell ref="A77:H77"/>
     <mergeCell ref="A83:H83"/>
-    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A86:H86"/>
     <mergeCell ref="A91:H91"/>
-    <mergeCell ref="A92:H92"/>
-[...17 lines deleted...]
-    <mergeCell ref="A163:H163"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A102:H102"/>
+    <mergeCell ref="A103:H103"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A113:H113"/>
+    <mergeCell ref="A114:H114"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A124:H124"/>
+    <mergeCell ref="A125:H125"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A133:H133"/>
+    <mergeCell ref="A140:H140"/>
+    <mergeCell ref="A142:H142"/>
+    <mergeCell ref="A143:H143"/>
+    <mergeCell ref="A150:H150"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A159:H159"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A165:H165"/>
     <mergeCell ref="A167:H167"/>
-    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A168:H168"/>
     <mergeCell ref="A173:H173"/>
     <mergeCell ref="A175:H175"/>
     <mergeCell ref="A176:H176"/>
+    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A181:H181"/>
     <mergeCell ref="A182:H182"/>
-    <mergeCell ref="A184:H184"/>
     <mergeCell ref="A189:H189"/>
     <mergeCell ref="A191:H191"/>
-    <mergeCell ref="A198:H198"/>
-    <mergeCell ref="A200:H200"/>
+    <mergeCell ref="A192:H192"/>
     <mergeCell ref="A201:H201"/>
-    <mergeCell ref="A205:H205"/>
-[...1 lines deleted...]
-    <mergeCell ref="A208:H208"/>
+    <mergeCell ref="A203:H203"/>
+    <mergeCell ref="A204:H204"/>
+    <mergeCell ref="A210:H210"/>
     <mergeCell ref="A212:H212"/>
-    <mergeCell ref="A214:H214"/>
-[...21 lines deleted...]
-    <mergeCell ref="A299:H299"/>
+    <mergeCell ref="A213:H213"/>
+    <mergeCell ref="A217:H217"/>
+    <mergeCell ref="A219:H219"/>
+    <mergeCell ref="A220:H220"/>
+    <mergeCell ref="A226:H226"/>
+    <mergeCell ref="A228:H228"/>
+    <mergeCell ref="A229:H229"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A237:H237"/>
+    <mergeCell ref="A245:H245"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A16" r:id="rId_hyperlink_1"/>
-[...15 lines deleted...]
-    <hyperlink ref="A167" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A111" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A122" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A131" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A150" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A157" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A165" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A173" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="A182" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A179" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A189" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="A198" r:id="rId_hyperlink_21"/>
-[...9 lines deleted...]
-    <hyperlink ref="A299" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A201" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A210" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A217" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A226" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A235" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A245" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>